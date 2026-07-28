--- v0 (2026-01-24)
+++ v1 (2026-07-28)
@@ -1,315 +1,371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B67A1E" w14:paraId="25E91B07" w14:textId="77777777" w:rsidTr="00B67A1E">
+      <w:tr w:rsidR="00620B16" w:rsidRPr="00620B16" w14:paraId="25E91B07" w14:textId="77777777" w:rsidTr="00B67A1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76C43ED5" w14:textId="3359FA2A" w:rsidR="00B67A1E" w:rsidRPr="00B67A1E" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
+          <w:p w14:paraId="76C43ED5" w14:textId="467BE300" w:rsidR="00B67A1E" w:rsidRPr="00620B16" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B67A1E">
+            <w:r w:rsidRPr="00620B16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Volume 1</w:t>
+              <w:t xml:space="preserve">Volume </w:t>
+            </w:r>
+            <w:r w:rsidR="00320FE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61AB709B" w14:textId="1DDEDA2D" w:rsidR="00B67A1E" w:rsidRPr="00B67A1E" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
+          <w:p w14:paraId="61AB709B" w14:textId="3D27C9C0" w:rsidR="00B67A1E" w:rsidRPr="00620B16" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B67A1E">
+            <w:r w:rsidRPr="00620B16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Issue 1</w:t>
+              <w:t xml:space="preserve">Issue </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0237">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="090BD4A3" w14:textId="0964BDAD" w:rsidR="00B67A1E" w:rsidRPr="00B67A1E" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
+          <w:p w14:paraId="090BD4A3" w14:textId="7083EC46" w:rsidR="00B67A1E" w:rsidRPr="00620B16" w:rsidRDefault="008274D7" w:rsidP="00B67A1E">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B67A1E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>NOV – DEC 2025</w:t>
+              <w:t>Jul</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A1E" w:rsidRPr="00620B16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Sep</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A1E" w:rsidRPr="00620B16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00E30C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B67A1E" w14:paraId="1101F3AE" w14:textId="77777777" w:rsidTr="00B67A1E">
+      <w:tr w:rsidR="00620B16" w:rsidRPr="00620B16" w14:paraId="1101F3AE" w14:textId="77777777" w:rsidTr="00B67A1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ABE9CA7" w14:textId="78CD5AB4" w:rsidR="00B67A1E" w:rsidRPr="00B67A1E" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
+          <w:p w14:paraId="7ABE9CA7" w14:textId="3E4074A3" w:rsidR="00B67A1E" w:rsidRPr="00620B16" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B67A1E">
+            <w:r w:rsidRPr="00620B16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Received date</w:t>
+              <w:t xml:space="preserve">Received </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8CACF3" w14:textId="791DA8D1" w:rsidR="00B67A1E" w:rsidRPr="00B67A1E" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
+          <w:p w14:paraId="7D8CACF3" w14:textId="49C76AFB" w:rsidR="00B67A1E" w:rsidRPr="00620B16" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B67A1E">
+            <w:r w:rsidRPr="00620B16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Accepted date</w:t>
+              <w:t xml:space="preserve">Accepted </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18D3D0E7" w14:textId="01E25CD4" w:rsidR="00B67A1E" w:rsidRPr="00B67A1E" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
+          <w:p w14:paraId="18D3D0E7" w14:textId="025FE9E4" w:rsidR="00B67A1E" w:rsidRPr="00620B16" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B67A1E">
+            <w:r w:rsidRPr="00620B16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Published date</w:t>
+              <w:t xml:space="preserve">Published </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B67A1E" w14:paraId="0FCD8443" w14:textId="77777777" w:rsidTr="00B67A1E">
+      <w:tr w:rsidR="00620B16" w:rsidRPr="00620B16" w14:paraId="0FCD8443" w14:textId="77777777" w:rsidTr="00B67A1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A07B4CC" w14:textId="77777777" w:rsidR="00B67A1E" w:rsidRPr="00B67A1E" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
+          <w:p w14:paraId="5A07B4CC" w14:textId="77777777" w:rsidR="00B67A1E" w:rsidRPr="00620B16" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74AFD93D" w14:textId="77777777" w:rsidR="00B67A1E" w:rsidRPr="00B67A1E" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
+          <w:p w14:paraId="74AFD93D" w14:textId="77777777" w:rsidR="00B67A1E" w:rsidRPr="00620B16" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="192DDEEA" w14:textId="77777777" w:rsidR="00B67A1E" w:rsidRPr="00B67A1E" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
+          <w:p w14:paraId="192DDEEA" w14:textId="77777777" w:rsidR="00B67A1E" w:rsidRPr="00620B16" w:rsidRDefault="00B67A1E" w:rsidP="00B67A1E">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34384690" w14:textId="77777777" w:rsidR="008C0D78" w:rsidRDefault="008C0D78" w:rsidP="00B2104D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31DF4B71" w14:textId="3D714109" w:rsidR="001114E0" w:rsidRDefault="001114E0" w:rsidP="00B2104D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -942,68 +998,68 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43040393" w14:textId="27197E60" w:rsidR="001F06DF" w:rsidRPr="001F06DF" w:rsidRDefault="001F06DF" w:rsidP="001F06DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F06DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B1C981A" wp14:editId="61CF1A54">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B1C981A" wp14:editId="32DA2093">
             <wp:extent cx="2880360" cy="1920240"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="1844763021" name="Picture 1" descr="A yellow and orange light bulb with green arrows&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1844763021" name="Picture 1" descr="A yellow and orange light bulb with green arrows&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2880360" cy="1920240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2065,51 +2121,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="467A42AC" w14:textId="48AC1F6A" w:rsidR="001114E0" w:rsidRPr="001114E0" w:rsidRDefault="001114E0" w:rsidP="001114E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B5CA4D0" w14:textId="6B5704D5" w:rsidR="001114E0" w:rsidRDefault="001114E0" w:rsidP="001114E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001114E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Funding Sources:</w:t>
       </w:r>
       <w:r w:rsidR="00112025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001114E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Mention all sources of funding, grants, or financial support received for the study, including grant numbers if applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457BCF50" w14:textId="77777777" w:rsidR="00112025" w:rsidRPr="001114E0" w:rsidRDefault="00112025" w:rsidP="001114E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00E7E7BD" w14:textId="77F7648B" w:rsidR="001114E0" w:rsidRPr="001114E0" w:rsidRDefault="001114E0" w:rsidP="00112025">
@@ -2486,160 +2541,217 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(1), 01-</w:t>
       </w:r>
       <w:r w:rsidR="00056EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>39</w:t>
       </w:r>
       <w:r w:rsidRPr="00230F36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00230F36" w:rsidRPr="00E42F29">
-      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ADF0D1F" w14:textId="77777777" w:rsidR="00C63357" w:rsidRDefault="00C63357" w:rsidP="001114E0">
+    <w:p w14:paraId="7E366FE3" w14:textId="77777777" w:rsidR="00BD023E" w:rsidRDefault="00BD023E" w:rsidP="001114E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54C8EF1E" w14:textId="77777777" w:rsidR="00C63357" w:rsidRDefault="00C63357" w:rsidP="001114E0">
+    <w:p w14:paraId="0FAB4B10" w14:textId="77777777" w:rsidR="00BD023E" w:rsidRDefault="00BD023E" w:rsidP="001114E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A56220B" w14:textId="77777777" w:rsidR="00535935" w:rsidRDefault="00535935">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A8BCE88" w14:textId="2D49E855" w:rsidR="00F909DD" w:rsidRPr="00631282" w:rsidRDefault="00F909DD" w:rsidP="00F909DD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00631282">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>BUSINESS, TECHNOLOGY &amp; INNOVATION STUDIES JOURNAL (BTISJ) — ISSN 3110-9411</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6372BE70" w14:textId="77777777" w:rsidR="00535935" w:rsidRDefault="00535935">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="576DECD5" w14:textId="77777777" w:rsidR="00C63357" w:rsidRDefault="00C63357" w:rsidP="001114E0">
+    <w:p w14:paraId="45F4B6D9" w14:textId="77777777" w:rsidR="00BD023E" w:rsidRDefault="00BD023E" w:rsidP="001114E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="044E62E9" w14:textId="77777777" w:rsidR="00C63357" w:rsidRDefault="00C63357" w:rsidP="001114E0">
+    <w:p w14:paraId="17AC5FF2" w14:textId="77777777" w:rsidR="00BD023E" w:rsidRDefault="00BD023E" w:rsidP="001114E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2506543A" w14:textId="77777777" w:rsidR="00535935" w:rsidRDefault="00535935">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="343083E2" w14:textId="0F0A2436" w:rsidR="00970866" w:rsidRDefault="00970866" w:rsidP="007879F4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="002060"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007879F4">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A909FFA" wp14:editId="5D0D5976">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>4777740</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-55880</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1143000" cy="1143000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1617673727" name="Picture 1" descr="A logo with colorful arrows&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1617673727" name="Picture 1" descr="A logo with colorful arrows&#10;&#10;AI-generated content may be incorrect."/>
@@ -2677,105 +2789,263 @@
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="6F7DC39D" w14:textId="0F8FB0DA" w:rsidR="00970866" w:rsidRDefault="00970866" w:rsidP="007879F4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="002060"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="081035A1" w14:textId="531CB707" w:rsidR="007879F4" w:rsidRPr="00B67A1E" w:rsidRDefault="008456EA" w:rsidP="007879F4">
+  <w:p w14:paraId="7BA31380" w14:textId="77777777" w:rsidR="00EC641F" w:rsidRPr="00B67A1E" w:rsidRDefault="00EC641F" w:rsidP="00EC641F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="0070C0"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B67A1E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>BUSINESS, TECHNOLOGY &amp; INNOVATION STUDIES JOURNAL (BTISJ)</w:t>
     </w:r>
     <w:r w:rsidRPr="00B67A1E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="0070C0"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="49561E26" w14:textId="022BBFCE" w:rsidR="007879F4" w:rsidRPr="007879F4" w:rsidRDefault="007879F4" w:rsidP="007879F4">
+  <w:p w14:paraId="3A301DDF" w14:textId="0B4B09B8" w:rsidR="00EC641F" w:rsidRPr="00935046" w:rsidRDefault="00EC641F" w:rsidP="00EC641F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-CA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00935046">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ISSN 3110-9411</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="62F6BDF7" w14:textId="2050C2F7" w:rsidR="00EC641F" w:rsidRPr="00935046" w:rsidRDefault="00EC641F" w:rsidP="00EC641F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00935046">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>© 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00A75EE8">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00935046">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> The Author(s). This article is published under CC BY 4.0</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2EE29149" w14:textId="3635138E" w:rsidR="00EC641F" w:rsidRPr="00935046" w:rsidRDefault="00EC641F" w:rsidP="00EC641F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00935046">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Volume </w:t>
+    </w:r>
+    <w:r w:rsidR="00A75EE8">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00935046">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, Issue </w:t>
+    </w:r>
+    <w:r w:rsidR="00535935">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00935046">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="008274D7">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>July</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00935046">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>–</w:t>
+    </w:r>
+    <w:r w:rsidR="008274D7">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>September</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00935046">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00A75EE8">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
   </w:p>
   <w:p w14:paraId="22DD76B0" w14:textId="07CF79F7" w:rsidR="001114E0" w:rsidRPr="007879F4" w:rsidRDefault="001114E0" w:rsidP="00D266F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-CA"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2123D334" w14:textId="77777777" w:rsidR="00535935" w:rsidRDefault="00535935">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="578E33F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C36D6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
@@ -2860,122 +3130,150 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="158624592">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001114E0"/>
     <w:rsid w:val="00056EB1"/>
+    <w:rsid w:val="000A5567"/>
     <w:rsid w:val="001114E0"/>
     <w:rsid w:val="00112025"/>
+    <w:rsid w:val="00113497"/>
     <w:rsid w:val="001F06DF"/>
     <w:rsid w:val="002135E2"/>
     <w:rsid w:val="00230F36"/>
     <w:rsid w:val="00237E30"/>
     <w:rsid w:val="002D5D2C"/>
+    <w:rsid w:val="00320FE8"/>
     <w:rsid w:val="00356F82"/>
     <w:rsid w:val="0038790F"/>
+    <w:rsid w:val="003A0237"/>
     <w:rsid w:val="003D5FD2"/>
+    <w:rsid w:val="00476DE9"/>
+    <w:rsid w:val="0048428D"/>
+    <w:rsid w:val="004A67B0"/>
     <w:rsid w:val="004B2EB2"/>
     <w:rsid w:val="004C442A"/>
+    <w:rsid w:val="004D0707"/>
     <w:rsid w:val="004D7EF3"/>
+    <w:rsid w:val="00526201"/>
+    <w:rsid w:val="00535935"/>
+    <w:rsid w:val="00551FE4"/>
     <w:rsid w:val="00581CAA"/>
     <w:rsid w:val="005C7B16"/>
+    <w:rsid w:val="005F1C46"/>
+    <w:rsid w:val="00620B16"/>
     <w:rsid w:val="00631C00"/>
+    <w:rsid w:val="006B28E5"/>
     <w:rsid w:val="006B328D"/>
     <w:rsid w:val="006E7138"/>
     <w:rsid w:val="00703237"/>
     <w:rsid w:val="007301A9"/>
     <w:rsid w:val="00766B21"/>
+    <w:rsid w:val="007802A2"/>
     <w:rsid w:val="007879F4"/>
     <w:rsid w:val="00817E6B"/>
+    <w:rsid w:val="008274D7"/>
     <w:rsid w:val="008456EA"/>
     <w:rsid w:val="008606D2"/>
+    <w:rsid w:val="00887923"/>
     <w:rsid w:val="008C0D78"/>
+    <w:rsid w:val="009125B7"/>
     <w:rsid w:val="0092771E"/>
     <w:rsid w:val="0094212A"/>
     <w:rsid w:val="00944016"/>
     <w:rsid w:val="00970866"/>
     <w:rsid w:val="009A4001"/>
+    <w:rsid w:val="009E7E07"/>
+    <w:rsid w:val="00A75EE8"/>
     <w:rsid w:val="00AA2B6C"/>
     <w:rsid w:val="00AD035F"/>
     <w:rsid w:val="00B05FE1"/>
+    <w:rsid w:val="00B077A7"/>
     <w:rsid w:val="00B2104D"/>
     <w:rsid w:val="00B67A1E"/>
+    <w:rsid w:val="00BD023E"/>
     <w:rsid w:val="00C109CA"/>
     <w:rsid w:val="00C16FAE"/>
     <w:rsid w:val="00C63357"/>
+    <w:rsid w:val="00D265EC"/>
     <w:rsid w:val="00D266F5"/>
     <w:rsid w:val="00D53AE4"/>
     <w:rsid w:val="00D970BC"/>
     <w:rsid w:val="00DC2FDA"/>
+    <w:rsid w:val="00DF60F8"/>
+    <w:rsid w:val="00E30C43"/>
     <w:rsid w:val="00E42F29"/>
+    <w:rsid w:val="00E63D57"/>
     <w:rsid w:val="00EB770A"/>
+    <w:rsid w:val="00EC641F"/>
     <w:rsid w:val="00F447A1"/>
+    <w:rsid w:val="00F72B86"/>
+    <w:rsid w:val="00F909DD"/>
     <w:rsid w:val="00FA4667"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="hi-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3565,50 +3863,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001114E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4026,54 +4325,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2052457097">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corresponding.author@univ.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corresponding.author@univ.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4333,69 +4632,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>568</Words>
-  <Characters>3243</Characters>
+  <Words>567</Words>
+  <Characters>3232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3804</CharactersWithSpaces>
+  <CharactersWithSpaces>3792</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>